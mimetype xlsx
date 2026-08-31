--- v0 (2026-01-16)
+++ v1 (2026-08-31)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://30esq-my.sharepoint.com/personal/jahangir_ahmed_rcgp_org_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DB51A838-B9F3-41D3-A916-76C27CFE7E1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1A4FEFE-583C-4790-B514-38E238BBF571}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{A9C5C6A4-F4A5-4246-9E50-2AD64CE1EE47}"/>
   </bookViews>
   <sheets>
     <sheet name="FP Actions" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FP Actions'!$A$3:$C$119</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FP Actions'!$A$3:$C$118</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="666" uniqueCount="450">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="446">
   <si>
     <t>FAIRER PRACTICE ACTIONS</t>
   </si>
   <si>
     <t>Each action in this toolkit belongs to a theme and is grouped across one of four tiers: Foundation, Engaging, Achieving, and Leading. These tiers reflect increasing levels of ambition, complexity, and potential impact and will be allocated differing numbers of points to reflect this.
 Each action has supporting information that outlines why it is important, how you might choose to approach implementation, and the likely benefits of completing it. Please note the approaches to implementation are suggestions, and you may choose to adopt some, or all, of these. 
 Foundation actions are the essential starting points. They form the baseline for fairer practice. Once a practice has completed all foundation actions, it can choose from other actions that meet its and its patients’ needs. As a practice completes actions, it crosses certain point thresholds and can be awarded Foundation, Bronze, Silver, or Gold status. 
 - Engaging actions represent a deeper commitment to equity, often involving team-wide changes or new initiatives.
 - Achieving actions embed equity into routine practice and often require leadership, data, and coordination.
 - Leading actions reflect system leadership, innovation, or significant influence beyond the practice.</t>
   </si>
   <si>
     <t>Theme</t>
   </si>
   <si>
     <t>Action Tier</t>
   </si>
   <si>
     <t>Action code</t>
   </si>
   <si>
     <t>Action descriptor</t>
   </si>
   <si>
     <t>Supporting information</t>
@@ -334,84 +334,50 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Offer Face-to-Face Appointments Upon Request
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Provide in-person consultations for patients who request or would benefit from them.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">While remote consultations offer convenience for many, some patients have clinical, communication, or personal needs that make face-to-face appointments desirable or essential. Maintaining this option ensures equitable care for all patients.
 Approaches to implementation:
 - Ensure face-to-face slots are available
 - Establish clear processes for patients to request face-to-face appointments
 - Train staff to offer, or recognise when patients would benefit from, face-to-face consultations
 - Clearly communicate that face-to-face appointments remain available when needed
 Key benefits: Ensures patients with complex needs, communication barriers, or technology challenges receive appropriate care, maintaining trust and therapeutic relationships. </t>
-  </si>
-[...32 lines deleted...]
-</t>
   </si>
   <si>
     <t>ACC_06</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Multi-lingual registration information
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Ensure signage, registration information and online details are accessible in multiple languages spoken by your practice population.</t>
     </r>
   </si>
   <si>
     <t>Language barriers prevent many patients from understanding their rights to register and access care. Providing information in community languages demonstrates commitment to serving all residents equally.
 Approaches to implementation:
 - Identify the main languages spoken in your practice population
 - Translate key registration information and signage into these languages
@@ -4342,50 +4308,225 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Accent1" xfId="1" builtinId="29"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="34">
     <dxf>
       <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="0.39994506668294322"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="6" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
@@ -4393,304 +4534,129 @@
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="6" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="6" tint="0.39994506668294322"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...18 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.39994506668294322"/>
-        </patternFill>
-[...45 lines deleted...]
-          <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFCC00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...25 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="-0.24994659260841701"/>
-        </patternFill>
-[...86 lines deleted...]
-          <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4994,54 +4960,54 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13795" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/sheffield.ac.uk/dera/home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/add.16400" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/sheffield.ac.uk/dera/home" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13795" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E978641-0FB3-AA41-B43C-0308324D36D5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F162"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <pane xSplit="6" ySplit="1" topLeftCell="G66" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="6" ySplit="1" topLeftCell="G11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C42" sqref="C42"/>
+      <selection pane="bottomRight" activeCell="A11" sqref="A11:F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.26953125" style="23" customWidth="1"/>
     <col min="2" max="2" width="19.26953125" style="22" customWidth="1"/>
     <col min="3" max="3" width="11.453125" customWidth="1"/>
     <col min="4" max="4" width="47.81640625" style="8" customWidth="1"/>
     <col min="5" max="5" width="83" style="21" customWidth="1"/>
     <col min="6" max="6" width="47.453125" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" ht="287.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="31" t="s">
         <v>1</v>
@@ -5184,2159 +5150,2142 @@
       <c r="E9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="13"/>
     </row>
-    <row r="11" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" ht="203" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" ht="203" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B14" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="7" t="s">
+      <c r="C14" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="D14" s="11" t="s">
         <v>53</v>
       </c>
+      <c r="E14" s="12" t="s">
+        <v>54</v>
+      </c>
       <c r="F14" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="13"/>
+    </row>
+    <row r="16" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
         <v>56</v>
-      </c>
-[...12 lines deleted...]
-        <v>60</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="D16" s="11" t="s">
+      <c r="E16" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="E16" s="12" t="s">
+      <c r="F16" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="F16" s="13"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="17" spans="1:6" ht="203" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="203" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A24" s="4" t="s">
         <v>88</v>
-      </c>
-[...12 lines deleted...]
-        <v>92</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>95</v>
       </c>
-      <c r="F24" s="13" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="F24" s="13"/>
+    </row>
+    <row r="25" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="D25" s="11" t="s">
+      <c r="E25" s="12" t="s">
         <v>98</v>
       </c>
-      <c r="E25" s="12" t="s">
+      <c r="F25" s="13"/>
+    </row>
+    <row r="26" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A26" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="F25" s="13"/>
-[...5 lines deleted...]
-      <c r="B26" s="24" t="s">
+      <c r="B26" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="10" t="s">
+      <c r="C26" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="E26" s="12" t="s">
+      <c r="E26" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="F26" s="13"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="F26" s="13" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="D27" s="11" t="s">
+      <c r="D27" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="13" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="D28" s="12" t="s">
+      <c r="D28" s="11" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="13" t="s">
-        <v>107</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" s="11" t="s">
         <v>112</v>
       </c>
-      <c r="D29" s="11" t="s">
+      <c r="E29" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="E29" s="8" t="s">
+      <c r="F29" s="13" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="10" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="E30" s="8" t="s">
+      <c r="E30" s="12" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="203" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="D31" s="11" t="s">
+      <c r="E31" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="E31" s="12" t="s">
+      <c r="F31" s="13" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="333.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="F31" s="13" t="s">
-[...7 lines deleted...]
-      <c r="B32" s="5" t="s">
+      <c r="B32" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="333.5" x14ac:dyDescent="0.35">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+      <c r="A34" s="4" t="s">
         <v>126</v>
-      </c>
-[...12 lines deleted...]
-        <v>130</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="D34" s="11" t="s">
+      <c r="D34" s="25" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" ht="319" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D35" s="25" t="s">
         <v>136</v>
       </c>
+      <c r="D35" s="11" t="s">
+        <v>137</v>
+      </c>
       <c r="E35" s="12" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F35" s="13" t="s">
         <v>138</v>
       </c>
-    </row>
-    <row r="36" spans="1:6" ht="319" x14ac:dyDescent="0.35">
+      <c r="F35" s="13"/>
+    </row>
+    <row r="36" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B36" s="24" t="s">
+      <c r="B36" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C36" s="10" t="s">
+      <c r="C36" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="D36" s="11" t="s">
+      <c r="D36" s="7" t="s">
         <v>141</v>
       </c>
-      <c r="E36" s="12" t="s">
+      <c r="E36" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="13"/>
     </row>
-    <row r="37" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="6" t="s">
+      <c r="D37" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="14" t="s">
         <v>145</v>
       </c>
-      <c r="E37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="13"/>
     </row>
-    <row r="38" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D38" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="D38" s="11" t="s">
+      <c r="E38" s="14" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F38" s="13"/>
     </row>
     <row r="39" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="6" t="s">
+      <c r="C39" s="10" t="s">
         <v>150</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="E39" s="14" t="s">
+      <c r="E39" s="12" t="s">
         <v>152</v>
       </c>
-      <c r="F39" s="13"/>
+      <c r="F39" s="13" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="40" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F40" s="13" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B41" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="11" t="s">
+      <c r="C41" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="E41" s="12" t="s">
+      <c r="D41" s="7" t="s">
         <v>161</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>441</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" ht="290" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D42" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="D42" s="7" t="s">
+      <c r="E42" s="8" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="290" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
-        <v>163</v>
+        <v>19</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="D43" s="7" t="s">
+      <c r="D43" s="8" t="s">
         <v>168</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>169</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="D44" s="8" t="s">
+      <c r="D44" s="7" t="s">
         <v>172</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="F44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F44" s="13"/>
     </row>
     <row r="45" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="D45" s="7" t="s">
+      <c r="D45" s="15" t="s">
         <v>176</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="F45" s="13"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="F45" s="13" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>180</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="F46" s="13" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="F46" s="13"/>
+    </row>
+    <row r="47" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="D47" s="15" t="s">
+      <c r="E47" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="E47" s="8" t="s">
+      <c r="F47" s="13"/>
+    </row>
+    <row r="48" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="26" t="s">
         <v>185</v>
       </c>
-      <c r="F47" s="13"/>
-[...8 lines deleted...]
-      <c r="C48" s="6" t="s">
+      <c r="C48" s="10" t="s">
         <v>186</v>
       </c>
-      <c r="D48" s="7" t="s">
+      <c r="D48" s="11" t="s">
         <v>187</v>
       </c>
-      <c r="E48" s="8" t="s">
+      <c r="E48" s="12" t="s">
         <v>188</v>
       </c>
-      <c r="F48" s="13"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+      <c r="F48" s="13" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>191</v>
       </c>
       <c r="E49" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="F49" s="13" t="s">
         <v>192</v>
       </c>
-      <c r="F49" s="13" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="50" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C50" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="D50" s="11" t="s">
         <v>194</v>
       </c>
-      <c r="D50" s="11" t="s">
+      <c r="E50" s="12" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>197</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>198</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>199</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>201</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>202</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>203</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>205</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>206</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>207</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>209</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>210</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>211</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" ht="333.5" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>213</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>214</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>215</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="333.5" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" ht="290" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>217</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>218</v>
       </c>
       <c r="E56" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="F56" s="13" t="s">
         <v>219</v>
       </c>
-      <c r="F56" s="13" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:6" ht="290" x14ac:dyDescent="0.35">
+    </row>
+    <row r="57" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C57" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="E57" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="D57" s="11" t="s">
+      <c r="F57" s="13"/>
+    </row>
+    <row r="58" spans="1:6" ht="319" x14ac:dyDescent="0.35">
+      <c r="A58" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C58" s="10" t="s">
         <v>222</v>
       </c>
-      <c r="E57" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F57" s="13" t="s">
+      <c r="D58" s="11" t="s">
         <v>223</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D58" s="11" t="s">
+      <c r="E58" s="12" t="s">
         <v>224</v>
       </c>
-      <c r="E58" s="12" t="s">
+      <c r="F58" s="13"/>
+    </row>
+    <row r="59" spans="1:6" ht="333.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C59" s="10" t="s">
         <v>225</v>
       </c>
-      <c r="F58" s="13"/>
-[...8 lines deleted...]
-      <c r="C59" s="10" t="s">
+      <c r="D59" s="16" t="s">
         <v>226</v>
       </c>
-      <c r="D59" s="11" t="s">
+      <c r="E59" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="E59" s="12" t="s">
+      <c r="F59" s="27" t="s">
         <v>228</v>
       </c>
-      <c r="F59" s="13"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:6" ht="333.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="60" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A60" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>229</v>
       </c>
       <c r="D60" s="16" t="s">
         <v>230</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="F60" s="27" t="s">
+      <c r="F60" s="13" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A61" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>233</v>
       </c>
-      <c r="D61" s="16" t="s">
+      <c r="D61" s="11" t="s">
         <v>234</v>
       </c>
-      <c r="E61" s="8" t="s">
+      <c r="E61" s="12" t="s">
         <v>235</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A62" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>237</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>238</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>239</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="261" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" ht="391.5" x14ac:dyDescent="0.35">
       <c r="A63" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>241</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>242</v>
       </c>
       <c r="E63" s="12" t="s">
         <v>243</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="391.5" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A64" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>245</v>
       </c>
-      <c r="D64" s="11" t="s">
+      <c r="D64" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="E64" s="12" t="s">
+      <c r="E64" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="F64" s="13"/>
+    </row>
+    <row r="65" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C65" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="F64" s="13" t="s">
+      <c r="D65" s="16" t="s">
         <v>248</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C65" s="10" t="s">
+      <c r="E65" s="8" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
       <c r="F65" s="13"/>
     </row>
     <row r="66" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
       <c r="A66" s="4" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C66" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="D66" s="17" t="s">
         <v>251</v>
       </c>
-      <c r="D66" s="16" t="s">
+      <c r="E66" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="F66" s="13" t="s">
         <v>252</v>
       </c>
-      <c r="E66" s="8" t="s">
+    </row>
+    <row r="67" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B67" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="10" t="s">
         <v>253</v>
       </c>
-      <c r="F66" s="13"/>
-[...8 lines deleted...]
-      <c r="C67" s="6" t="s">
+      <c r="D67" s="11" t="s">
         <v>254</v>
       </c>
-      <c r="D67" s="17" t="s">
+      <c r="E67" s="12" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" ht="406" x14ac:dyDescent="0.35">
       <c r="A68" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B68" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>257</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>258</v>
       </c>
       <c r="E68" s="12" t="s">
         <v>259</v>
       </c>
       <c r="F68" s="13" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="406" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A69" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B69" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>261</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>262</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>263</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="261" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A70" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B70" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>265</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>266</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>267</v>
       </c>
-      <c r="F70" s="13" t="s">
+      <c r="F70" s="13"/>
+    </row>
+    <row r="71" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B71" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C71" s="10" t="s">
         <v>268</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C71" s="10" t="s">
+      <c r="D71" s="11" t="s">
         <v>269</v>
       </c>
-      <c r="D71" s="11" t="s">
+      <c r="E71" s="12" t="s">
         <v>270</v>
       </c>
-      <c r="E71" s="12" t="s">
+      <c r="F71" s="13" t="s">
         <v>271</v>
       </c>
-      <c r="F71" s="13"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="72" spans="1:6" ht="377" x14ac:dyDescent="0.35">
       <c r="A72" s="4" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="B72" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>272</v>
       </c>
       <c r="D72" s="11" t="s">
         <v>273</v>
       </c>
       <c r="E72" s="12" t="s">
         <v>274</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="377" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B73" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>276</v>
       </c>
       <c r="D73" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E73" s="12" t="s">
         <v>278</v>
       </c>
-      <c r="F73" s="13" t="s">
+      <c r="F73" s="13"/>
+    </row>
+    <row r="74" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B74" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C74" s="10" t="s">
         <v>279</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C74" s="10" t="s">
+      <c r="D74" s="11" t="s">
         <v>280</v>
       </c>
-      <c r="D74" s="11" t="s">
+      <c r="E74" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="F74" s="13" t="s">
         <v>281</v>
       </c>
-      <c r="E74" s="12" t="s">
+    </row>
+    <row r="75" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B75" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C75" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="F74" s="13"/>
-[...8 lines deleted...]
-      <c r="C75" s="10" t="s">
+      <c r="D75" s="11" t="s">
         <v>283</v>
       </c>
-      <c r="D75" s="11" t="s">
+      <c r="E75" s="12" t="s">
         <v>284</v>
       </c>
-      <c r="E75" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F75" s="13" t="s">
+      <c r="F75" s="13"/>
+    </row>
+    <row r="76" spans="1:6" ht="319" x14ac:dyDescent="0.35">
+      <c r="A76" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B76" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C76" s="10" t="s">
         <v>285</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C76" s="10" t="s">
+      <c r="D76" s="11" t="s">
         <v>286</v>
       </c>
-      <c r="D76" s="11" t="s">
+      <c r="E76" s="12" t="s">
         <v>287</v>
       </c>
-      <c r="E76" s="12" t="s">
+      <c r="F76" s="13"/>
+    </row>
+    <row r="77" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A77" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="B77" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C77" s="10" t="s">
         <v>288</v>
       </c>
-      <c r="F76" s="13"/>
-[...8 lines deleted...]
-      <c r="C77" s="10" t="s">
+      <c r="D77" s="11" t="s">
         <v>289</v>
       </c>
-      <c r="D77" s="11" t="s">
+      <c r="E77" s="12" t="s">
         <v>290</v>
       </c>
-      <c r="E77" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="13"/>
     </row>
-    <row r="78" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A78" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="B78" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="10" t="s">
+      <c r="B78" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D78" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="D78" s="11" t="s">
+      <c r="E78" s="13" t="s">
         <v>293</v>
       </c>
-      <c r="E78" s="12" t="s">
+      <c r="F78" s="13"/>
+    </row>
+    <row r="79" spans="1:6" ht="348" x14ac:dyDescent="0.35">
+      <c r="A79" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="F78" s="13"/>
-[...8 lines deleted...]
-      <c r="C79" s="6" t="s">
+      <c r="D79" s="15" t="s">
         <v>295</v>
       </c>
-      <c r="D79" s="7" t="s">
+      <c r="E79" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="F79" s="13"/>
+    </row>
+    <row r="80" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C80" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="E79" s="13" t="s">
+      <c r="D80" s="15" t="s">
         <v>297</v>
       </c>
-      <c r="F79" s="13"/>
-[...8 lines deleted...]
-      <c r="C80" s="6" t="s">
+      <c r="E80" s="13" t="s">
         <v>298</v>
       </c>
-      <c r="D80" s="15" t="s">
+      <c r="F80" s="13" t="s">
         <v>299</v>
       </c>
-      <c r="E80" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F80" s="13"/>
     </row>
     <row r="81" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A81" s="4" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="D81" s="15" t="s">
+      <c r="D81" s="8" t="s">
         <v>301</v>
       </c>
       <c r="E81" s="13" t="s">
         <v>302</v>
       </c>
-      <c r="F81" s="13" t="s">
+      <c r="F81" s="13"/>
+    </row>
+    <row r="82" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C82" s="6" t="s">
         <v>303</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C82" s="6" t="s">
+      <c r="D82" s="15" t="s">
         <v>304</v>
       </c>
-      <c r="D82" s="8" t="s">
+      <c r="E82" s="13" t="s">
         <v>305</v>
       </c>
-      <c r="E82" s="13" t="s">
+      <c r="F82" s="13"/>
+    </row>
+    <row r="83" spans="1:6" ht="290" x14ac:dyDescent="0.35">
+      <c r="A83" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="C83" s="6" t="s">
         <v>306</v>
       </c>
-      <c r="F82" s="13"/>
-[...8 lines deleted...]
-      <c r="C83" s="6" t="s">
+      <c r="D83" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D83" s="15" t="s">
+      <c r="E83" s="13" t="s">
         <v>308</v>
       </c>
-      <c r="E83" s="13" t="s">
+      <c r="F83" s="13" t="s">
         <v>309</v>
       </c>
-      <c r="F83" s="13"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:6" ht="290" x14ac:dyDescent="0.35">
+    </row>
+    <row r="84" spans="1:6" ht="174" x14ac:dyDescent="0.35">
       <c r="A84" s="4" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-      <c r="C84" s="6" t="s">
         <v>310</v>
       </c>
-      <c r="D84" s="7" t="s">
+      <c r="B84" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C84" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="E84" s="13" t="s">
+      <c r="D84" s="11" t="s">
         <v>312</v>
       </c>
-      <c r="F84" s="13" t="s">
+      <c r="E84" s="12" t="s">
         <v>313</v>
       </c>
-    </row>
-    <row r="85" spans="1:6" ht="174" x14ac:dyDescent="0.35">
+      <c r="F84" s="27" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A85" s="4" t="s">
-        <v>314</v>
+        <v>149</v>
       </c>
       <c r="B85" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>315</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>316</v>
       </c>
       <c r="E85" s="12" t="s">
         <v>317</v>
       </c>
-      <c r="F85" s="27" t="s">
+      <c r="F85" s="13" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B86" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C86" s="10" t="s">
         <v>318</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C86" s="10" t="s">
+      <c r="D86" s="11" t="s">
         <v>319</v>
       </c>
-      <c r="D86" s="11" t="s">
+      <c r="E86" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="F86" s="13" t="s">
         <v>320</v>
       </c>
-      <c r="E86" s="12" t="s">
+    </row>
+    <row r="87" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B87" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C87" s="10" t="s">
         <v>321</v>
       </c>
-      <c r="F86" s="13" t="s">
-[...10 lines deleted...]
-      <c r="C87" s="10" t="s">
+      <c r="D87" s="11" t="s">
         <v>322</v>
       </c>
-      <c r="D87" s="11" t="s">
+      <c r="E87" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="F87" s="13" t="s">
         <v>323</v>
       </c>
-      <c r="E87" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F87" s="13" t="s">
+    </row>
+    <row r="88" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C88" s="10" t="s">
         <v>324</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C88" s="10" t="s">
+      <c r="D88" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="D88" s="11" t="s">
+      <c r="E88" s="12" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A89" s="4" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B89" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>328</v>
       </c>
       <c r="D89" s="11" t="s">
         <v>329</v>
       </c>
       <c r="E89" s="12" t="s">
         <v>330</v>
       </c>
-      <c r="F89" s="13" t="s">
+      <c r="F89" s="13"/>
+    </row>
+    <row r="90" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B90" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="10" t="s">
         <v>331</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C90" s="10" t="s">
+      <c r="D90" s="11" t="s">
         <v>332</v>
       </c>
-      <c r="D90" s="11" t="s">
+      <c r="E90" s="12" t="s">
         <v>333</v>
       </c>
-      <c r="E90" s="12" t="s">
+      <c r="F90" s="13" t="s">
         <v>334</v>
       </c>
-      <c r="F90" s="13"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:6" ht="188.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="91" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A91" s="4" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="B91" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>335</v>
       </c>
       <c r="D91" s="11" t="s">
         <v>336</v>
       </c>
       <c r="E91" s="12" t="s">
         <v>337</v>
       </c>
-      <c r="F91" s="13" t="s">
+      <c r="F91" s="27" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A92" s="4" t="s">
-        <v>178</v>
+        <v>27</v>
       </c>
       <c r="B92" s="26" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>339</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>340</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>341</v>
       </c>
-      <c r="F92" s="27" t="s">
+      <c r="F92" s="13" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="362.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" s="18" t="s">
         <v>342</v>
-      </c>
-[...6 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>343</v>
       </c>
       <c r="D93" s="11" t="s">
         <v>344</v>
       </c>
       <c r="E93" s="12" t="s">
         <v>345</v>
       </c>
       <c r="F93" s="13" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:6" ht="362.5" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A94" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>347</v>
       </c>
       <c r="D94" s="11" t="s">
         <v>348</v>
       </c>
-      <c r="E94" s="12" t="s">
+      <c r="E94" s="14" t="s">
         <v>349</v>
       </c>
       <c r="F94" s="13" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="95" spans="1:6" ht="409.5" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C95" s="10" t="s">
         <v>351</v>
       </c>
       <c r="D95" s="11" t="s">
         <v>352</v>
       </c>
-      <c r="E95" s="14" t="s">
+      <c r="E95" s="12" t="s">
         <v>353</v>
       </c>
       <c r="F95" s="13" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C96" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="D96" s="11" t="s">
         <v>355</v>
       </c>
-      <c r="D96" s="11" t="s">
+      <c r="E96" s="12" t="s">
         <v>356</v>
       </c>
-      <c r="E96" s="12" t="s">
+      <c r="F96" s="13" t="s">
         <v>357</v>
       </c>
-      <c r="F96" s="13" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="97" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A97" s="4" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B97" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>358</v>
       </c>
       <c r="D97" s="11" t="s">
         <v>359</v>
       </c>
       <c r="E97" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="F97" s="13" t="s">
         <v>360</v>
       </c>
-      <c r="F97" s="13" t="s">
+    </row>
+    <row r="98" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B98" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C98" s="10" t="s">
         <v>361</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C98" s="10" t="s">
+      <c r="D98" s="29" t="s">
         <v>362</v>
       </c>
-      <c r="D98" s="11" t="s">
+      <c r="E98" s="12" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" ht="261" x14ac:dyDescent="0.35">
       <c r="A99" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B99" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>365</v>
       </c>
-      <c r="D99" s="29" t="s">
+      <c r="D99" s="11" t="s">
         <v>366</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>367</v>
       </c>
       <c r="F99" s="13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A100" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B100" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C100" s="10" t="s">
         <v>368</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C100" s="10" t="s">
+      <c r="D100" s="11" t="s">
         <v>369</v>
       </c>
-      <c r="D100" s="11" t="s">
+      <c r="E100" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="F100" s="13" t="s">
         <v>370</v>
       </c>
-      <c r="E100" s="12" t="s">
+    </row>
+    <row r="101" spans="1:6" ht="203" x14ac:dyDescent="0.35">
+      <c r="A101" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B101" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C101" s="10" t="s">
         <v>371</v>
       </c>
-      <c r="F100" s="13" t="s">
-[...10 lines deleted...]
-      <c r="C101" s="10" t="s">
+      <c r="D101" s="11" t="s">
         <v>372</v>
       </c>
-      <c r="D101" s="11" t="s">
+      <c r="E101" s="12" t="s">
         <v>373</v>
       </c>
-      <c r="E101" s="12" t="s">
-[...2 lines deleted...]
-      <c r="F101" s="13" t="s">
+      <c r="F101" s="13"/>
+    </row>
+    <row r="102" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A102" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C102" s="10" t="s">
         <v>374</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C102" s="10" t="s">
+      <c r="D102" s="11" t="s">
         <v>375</v>
       </c>
-      <c r="D102" s="11" t="s">
+      <c r="E102" s="12" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F102" s="13"/>
     </row>
     <row r="103" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A103" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B103" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C103" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="D103" s="11" t="s">
         <v>378</v>
       </c>
-      <c r="D103" s="11" t="s">
+      <c r="E103" s="12" t="s">
         <v>379</v>
       </c>
-      <c r="E103" s="12" t="s">
+      <c r="F103" s="13"/>
+    </row>
+    <row r="104" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B104" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C104" s="10" t="s">
         <v>380</v>
       </c>
-      <c r="F103" s="13"/>
-[...8 lines deleted...]
-      <c r="C104" s="10" t="s">
+      <c r="D104" s="11" t="s">
         <v>381</v>
       </c>
-      <c r="D104" s="11" t="s">
+      <c r="E104" s="12" t="s">
         <v>382</v>
       </c>
-      <c r="E104" s="12" t="s">
+      <c r="F104" s="13"/>
+    </row>
+    <row r="105" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A105" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B105" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C105" s="10" t="s">
         <v>383</v>
       </c>
-      <c r="F104" s="13"/>
-[...8 lines deleted...]
-      <c r="C105" s="10" t="s">
+      <c r="D105" s="11" t="s">
         <v>384</v>
       </c>
-      <c r="D105" s="11" t="s">
+      <c r="E105" s="12" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="F105" s="13"/>
     </row>
     <row r="106" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A106" s="4" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="C106" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="D106" s="11" t="s">
         <v>387</v>
       </c>
-      <c r="D106" s="11" t="s">
+      <c r="E106" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="E106" s="12" t="s">
+      <c r="F106" s="13" t="s">
         <v>389</v>
       </c>
-      <c r="F106" s="13"/>
     </row>
     <row r="107" spans="1:6" ht="232" x14ac:dyDescent="0.35">
       <c r="A107" s="4" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>390</v>
       </c>
-      <c r="D107" s="11" t="s">
+      <c r="D107" s="19" t="s">
         <v>391</v>
       </c>
-      <c r="E107" s="8" t="s">
+      <c r="E107" s="20" t="s">
         <v>392</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="108" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A108" s="4" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-      <c r="C108" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B108" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C108" s="10" t="s">
         <v>394</v>
       </c>
-      <c r="D108" s="19" t="s">
+      <c r="D108" s="11" t="s">
         <v>395</v>
       </c>
-      <c r="E108" s="20" t="s">
+      <c r="E108" s="12" t="s">
         <v>396</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A109" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B109" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>398</v>
       </c>
       <c r="D109" s="11" t="s">
         <v>399</v>
       </c>
-      <c r="E109" s="12" t="s">
+      <c r="E109" s="14" t="s">
         <v>400</v>
       </c>
-      <c r="F109" s="13" t="s">
+      <c r="F109" s="13"/>
+    </row>
+    <row r="110" spans="1:6" ht="232" x14ac:dyDescent="0.35">
+      <c r="A110" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B110" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C110" s="10" t="s">
         <v>401</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C110" s="10" t="s">
+      <c r="D110" s="11" t="s">
         <v>402</v>
       </c>
-      <c r="D110" s="11" t="s">
+      <c r="E110" s="14" t="s">
         <v>403</v>
       </c>
-      <c r="E110" s="14" t="s">
+      <c r="F110" s="13"/>
+    </row>
+    <row r="111" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="B111" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C111" s="10" t="s">
         <v>404</v>
       </c>
-      <c r="F110" s="13"/>
-[...8 lines deleted...]
-      <c r="C111" s="10" t="s">
+      <c r="D111" s="11" t="s">
         <v>405</v>
       </c>
-      <c r="D111" s="11" t="s">
+      <c r="E111" s="12" t="s">
         <v>406</v>
       </c>
-      <c r="E111" s="14" t="s">
-[...2 lines deleted...]
-      <c r="F111" s="13"/>
+      <c r="F111" s="27" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="112" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A112" s="4" t="s">
-        <v>314</v>
-[...4 lines deleted...]
-      <c r="C112" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="D112" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="D112" s="11" t="s">
+      <c r="E112" s="28" t="s">
         <v>409</v>
       </c>
-      <c r="E112" s="12" t="s">
+      <c r="F112" s="13"/>
+    </row>
+    <row r="113" spans="1:6" ht="391.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C113" s="6" t="s">
         <v>410</v>
       </c>
-      <c r="F112" s="27" t="s">
-[...10 lines deleted...]
-      <c r="C113" s="6" t="s">
+      <c r="D113" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D113" s="8" t="s">
+      <c r="E113" s="8" t="s">
         <v>412</v>
       </c>
-      <c r="E113" s="28" t="s">
+      <c r="F113" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="F113" s="13"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:6" ht="391.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="114" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A114" s="4" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-      <c r="C114" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B114" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C114" s="10" t="s">
         <v>414</v>
       </c>
-      <c r="D114" s="7" t="s">
+      <c r="D114" s="11" t="s">
         <v>415</v>
       </c>
-      <c r="E114" s="8" t="s">
+      <c r="E114" s="12" t="s">
         <v>416</v>
       </c>
-      <c r="F114" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F114" s="13"/>
     </row>
     <row r="115" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A115" s="4" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B115" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C115" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="D115" s="11" t="s">
         <v>418</v>
       </c>
-      <c r="D115" s="11" t="s">
+      <c r="E115" s="12" t="s">
         <v>419</v>
       </c>
-      <c r="E115" s="12" t="s">
+      <c r="F115" s="13" t="s">
         <v>420</v>
       </c>
-      <c r="F115" s="13"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:6" ht="217.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="116" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A116" s="4" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="B116" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>421</v>
       </c>
       <c r="D116" s="11" t="s">
         <v>422</v>
       </c>
       <c r="E116" s="12" t="s">
         <v>423</v>
       </c>
-      <c r="F116" s="13" t="s">
+      <c r="F116" s="13"/>
+    </row>
+    <row r="117" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B117" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="C117" s="10" t="s">
         <v>424</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C117" s="10" t="s">
+      <c r="D117" s="11" t="s">
         <v>425</v>
       </c>
-      <c r="D117" s="11" t="s">
+      <c r="E117" s="12" t="s">
         <v>426</v>
       </c>
-      <c r="E117" s="12" t="s">
+      <c r="F117" s="27" t="s">
         <v>427</v>
       </c>
-      <c r="F117" s="13"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:6" ht="275.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="118" spans="1:6" ht="246.5" x14ac:dyDescent="0.35">
       <c r="A118" s="4" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="C118" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C118" s="6" t="s">
         <v>428</v>
       </c>
-      <c r="D118" s="11" t="s">
+      <c r="D118" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="E118" s="12" t="s">
+      <c r="E118" s="8" t="s">
         <v>430</v>
       </c>
-      <c r="F118" s="27" t="s">
-[...19 lines deleted...]
-      <c r="F119" s="13"/>
+      <c r="F118" s="13"/>
+    </row>
+    <row r="119" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="4"/>
     </row>
     <row r="120" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A120" s="4"/>
     </row>
     <row r="121" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A121" s="4"/>
     </row>
     <row r="122" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A122" s="4"/>
     </row>
     <row r="123" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A123" s="4"/>
     </row>
     <row r="124" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A124" s="4"/>
     </row>
     <row r="125" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A125" s="4"/>
     </row>
     <row r="126" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A126" s="4"/>
     </row>
     <row r="127" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A127" s="4"/>
     </row>
@@ -7420,225 +7369,223 @@
     </row>
     <row r="154" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A154" s="4"/>
     </row>
     <row r="155" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A155" s="4"/>
     </row>
     <row r="156" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A156" s="4"/>
     </row>
     <row r="157" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A157" s="4"/>
     </row>
     <row r="158" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A158" s="4"/>
     </row>
     <row r="159" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A159" s="4"/>
     </row>
     <row r="160" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A160" s="4"/>
     </row>
     <row r="161" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A161" s="4"/>
     </row>
-    <row r="162" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-    </row>
+    <row r="162" spans="1:1" ht="14.5" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <autoFilter ref="A3:C119" xr:uid="{0E978641-0FB3-AA41-B43C-0308324D36D5}"/>
+  <autoFilter ref="A3:C118" xr:uid="{0E978641-0FB3-AA41-B43C-0308324D36D5}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A4:A58">
-[...1 lines deleted...]
-      <formula>"Engaging"</formula>
+  <conditionalFormatting sqref="A4:A57 B4:B13">
+    <cfRule type="cellIs" dxfId="33" priority="66" stopIfTrue="1" operator="equal">
+      <formula>"Leading"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="32" priority="67" operator="equal">
       <formula>"Achieving"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="31" priority="66" stopIfTrue="1" operator="equal">
-      <formula>"Leading"</formula>
+    <cfRule type="cellIs" dxfId="31" priority="68" operator="equal">
+      <formula>"Engaging"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A60:A97 A116">
-    <cfRule type="cellIs" dxfId="30" priority="74" operator="equal">
+  <conditionalFormatting sqref="A59:A96 A115">
+    <cfRule type="cellIs" dxfId="30" priority="73" operator="equal">
+      <formula>"Gold"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="29" priority="74" operator="equal">
       <formula>"Silver"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="29" priority="73" operator="equal">
-[...1 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A44:B44 A4:A40">
+  <conditionalFormatting sqref="A43:B43 A4:A39 B4:B13">
     <cfRule type="containsText" dxfId="28" priority="65" operator="containsText" text="Foundation">
       <formula>NOT(ISERROR(SEARCH("Foundation",A4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B4:B14 B31:B32 B37 B44">
-[...1 lines deleted...]
-      <formula>"Engaging"</formula>
+  <conditionalFormatting sqref="B30:B31 B36 B43">
+    <cfRule type="cellIs" dxfId="27" priority="70" stopIfTrue="1" operator="equal">
+      <formula>"Leading"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="26" priority="71" operator="equal">
       <formula>"Achieving"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="25" priority="70" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="25" priority="72" operator="equal">
+      <formula>"Engaging"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B30:B31 B36">
+    <cfRule type="containsText" dxfId="24" priority="69" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B30)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B8 B26:B31 B41:B47">
+    <cfRule type="containsText" dxfId="23" priority="45" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B8)))</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="22" priority="46" stopIfTrue="1" operator="equal">
       <formula>"Leading"</formula>
     </cfRule>
-  </conditionalFormatting>
-[...2 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Foundation",B4)))</formula>
+    <cfRule type="cellIs" dxfId="21" priority="47" operator="equal">
+      <formula>"Achieving"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="20" priority="48" operator="equal">
+      <formula>"Engaging"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B8 B27:B32 B42:B48">
-    <cfRule type="cellIs" dxfId="23" priority="46" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="B59:B66">
+    <cfRule type="containsText" dxfId="19" priority="21" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B59)))</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="18" priority="22" stopIfTrue="1" operator="equal">
       <formula>"Leading"</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="22" priority="45" operator="containsText" text="Foundation">
-      <formula>NOT(ISERROR(SEARCH("Foundation",B8)))</formula>
+    <cfRule type="cellIs" dxfId="17" priority="23" operator="equal">
+      <formula>"Achieving"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="21" priority="48" operator="equal">
+    <cfRule type="cellIs" dxfId="16" priority="24" operator="equal">
       <formula>"Engaging"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="20" priority="47" operator="equal">
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B78:B83">
+    <cfRule type="containsText" dxfId="15" priority="17" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B78)))</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="14" priority="18" stopIfTrue="1" operator="equal">
+      <formula>"Leading"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="13" priority="19" operator="equal">
       <formula>"Achieving"</formula>
     </cfRule>
+    <cfRule type="cellIs" dxfId="12" priority="20" operator="equal">
+      <formula>"Engaging"</formula>
+    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B60:B67">
-    <cfRule type="cellIs" dxfId="19" priority="23" operator="equal">
+  <conditionalFormatting sqref="B106:B107">
+    <cfRule type="containsText" dxfId="11" priority="9" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B106)))</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="10" priority="10" stopIfTrue="1" operator="equal">
+      <formula>"Leading"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="9" priority="11" operator="equal">
       <formula>"Achieving"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="18" priority="24" operator="equal">
+    <cfRule type="cellIs" dxfId="8" priority="12" operator="equal">
       <formula>"Engaging"</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="17" priority="21" operator="containsText" text="Foundation">
-      <formula>NOT(ISERROR(SEARCH("Foundation",B60)))</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B112:B113">
+    <cfRule type="containsText" dxfId="7" priority="5" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B112)))</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="16" priority="22" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="6" priority="6" stopIfTrue="1" operator="equal">
       <formula>"Leading"</formula>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="15" priority="20" operator="equal">
+    <cfRule type="cellIs" dxfId="5" priority="7" operator="equal">
+      <formula>"Achieving"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="4" priority="8" operator="equal">
       <formula>"Engaging"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="14" priority="19" operator="equal">
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B118">
+    <cfRule type="containsText" dxfId="3" priority="1" operator="containsText" text="Foundation">
+      <formula>NOT(ISERROR(SEARCH("Foundation",B118)))</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="2" stopIfTrue="1" operator="equal">
+      <formula>"Leading"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>"Achieving"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="13" priority="18" stopIfTrue="1" operator="equal">
-[...7 lines deleted...]
-    <cfRule type="cellIs" dxfId="11" priority="12" operator="equal">
+    <cfRule type="cellIs" dxfId="0" priority="4" operator="equal">
       <formula>"Engaging"</formula>
-    </cfRule>
-[...35 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Foundation",B119)))</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="F60" r:id="rId1" xr:uid="{93059F05-C471-6541-8DEF-1F9A037D8375}"/>
-[...3 lines deleted...]
-    <hyperlink ref="F112" r:id="rId5" xr:uid="{11317B36-51D4-824C-B729-7C1097F36417}"/>
+    <hyperlink ref="F59" r:id="rId1" xr:uid="{93059F05-C471-6541-8DEF-1F9A037D8375}"/>
+    <hyperlink ref="F84" r:id="rId2" xr:uid="{D3BAF15B-5840-D145-8912-067F3AF4BA5C}"/>
+    <hyperlink ref="F117" r:id="rId3" display="https://onlinelibrary.wiley.com/doi/full/10.1111/hex.13795" xr:uid="{5DE1EA87-4708-9B49-A6AE-3A8F938AC223}"/>
+    <hyperlink ref="F91" r:id="rId4" xr:uid="{9D50C517-E8DD-D04B-9285-E403A29B1248}"/>
+    <hyperlink ref="F111" r:id="rId5" xr:uid="{11317B36-51D4-824C-B729-7C1097F36417}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d8b9d85-7192-425b-ac2c-2b556fe5fe9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a20c1dae-a585-4ea0-8004-924b43e983b9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A3F5FEE1ACB51A4CB259A23F8D1FC76E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="467b3ce9f26a58e70493b275962180fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d8b9d85-7192-425b-ac2c-2b556fe5fe9f" xmlns:ns3="a20c1dae-a585-4ea0-8004-924b43e983b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5bb254fe59709e37ed0e6fcc23e9a184" ns2:_="" ns3:_="">
     <xsd:import namespace="3d8b9d85-7192-425b-ac2c-2b556fe5fe9f"/>
     <xsd:import namespace="a20c1dae-a585-4ea0-8004-924b43e983b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -7853,64 +7800,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D7699F-69EC-48B3-92DF-F6A72E281056}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79D4EF2D-943A-430E-800F-D67959949889}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3d8b9d85-7192-425b-ac2c-2b556fe5fe9f"/>
     <ds:schemaRef ds:uri="a20c1dae-a585-4ea0-8004-924b43e983b9"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2518F863-C97F-442C-824B-277B3981AA6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d8b9d85-7192-425b-ac2c-2b556fe5fe9f"/>
     <ds:schemaRef ds:uri="a20c1dae-a585-4ea0-8004-924b43e983b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">